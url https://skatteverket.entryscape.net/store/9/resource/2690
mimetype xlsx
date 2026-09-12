--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -3,145 +3,163 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\GrpProj\TINA Underhåll\Prod\VerksamhetsUppfoljning_RapportTina\PSI\PROGNOS_4_Juli_2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\GrpProj\TINA Underhåll\Prod\VerksamhetsUppfoljning_RapportTina\PSI\PROGNOS_6_September2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{68AE913A-3482-4DD0-8C56-A6C629570A56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7E81CC25-8FD5-4184-8A3A-2F14D83911D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00996AF1-C740-4B74-B1A5-7BD84444A4FC}"/>
+    <workbookView xWindow="2760" yWindow="1935" windowWidth="32670" windowHeight="18570" xr2:uid="{C11E433C-184A-403D-838B-6AA8A3F4295B}"/>
   </bookViews>
   <sheets>
-    <sheet name="tyrb920x4_0105" sheetId="2" r:id="rId1"/>
+    <sheet name="tyrb920x4_0107" sheetId="2" r:id="rId1"/>
     <sheet name="Blad1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="Externadata_1" localSheetId="0" hidden="1">tyrb920x4_0105!$A$1:$O$24</definedName>
+    <definedName name="Externadata_1" localSheetId="0" hidden="1">tyrb920x4_0107!$A$1:$U$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{C751EF44-9EEC-4263-99CE-88DF78882F5D}" keepAlive="1" name="Fråga - tyrb920x4_0105" description="Anslutning till tyrb920x4_0105-frågan i arbetsboken." type="5" refreshedVersion="8" background="1" saveData="1">
-    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=tyrb920x4_0105;Extended Properties=&quot;&quot;" command="SELECT * FROM [tyrb920x4_0105]"/>
+  <connection id="1" xr16:uid="{C37BF637-FA67-4105-9B3B-E752C67B71F8}" keepAlive="1" name="Fråga - tyrb920x4_0107" description="Anslutning till tyrb920x4_0107-frågan i arbetsboken." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=tyrb920x4_0107;Extended Properties=&quot;&quot;" command="SELECT * FROM [tyrb920x4_0107]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>Län</t>
   </si>
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Belopp från föregående år</t>
   </si>
   <si>
     <t>Beskattningsbar inkomst Prognos 1</t>
   </si>
   <si>
     <t>Ökning i belopp från föregående år</t>
   </si>
   <si>
     <t>Ökning i procent från föregående år</t>
   </si>
   <si>
     <t>Beskattningsbar inkomst Prognos 2</t>
   </si>
   <si>
     <t>Ökning i belopp</t>
   </si>
   <si>
     <t>Ökning i procent</t>
   </si>
   <si>
     <t>Beskattningsbar inkomst Prognos 3</t>
   </si>
   <si>
     <t>Ökning i belopp_1</t>
   </si>
   <si>
     <t>Ökning i procent_2</t>
   </si>
   <si>
     <t>Beskattningsbar inkomst Prognos 4</t>
   </si>
   <si>
     <t>Ökning i belopp_3</t>
   </si>
   <si>
     <t>Ökning i procent_4</t>
+  </si>
+  <si>
+    <t>Beskattningsbar inkomst Prognos 5</t>
+  </si>
+  <si>
+    <t>Ökning i belopp_5</t>
+  </si>
+  <si>
+    <t>Ökning i procent_6</t>
+  </si>
+  <si>
+    <t>Beskattningsbar inkomst Prognos 6</t>
+  </si>
+  <si>
+    <t>Ökning i belopp_7</t>
+  </si>
+  <si>
+    <t>Ökning i procent_8</t>
   </si>
   <si>
     <t>BLEKINGE</t>
   </si>
   <si>
     <t>DALARNA</t>
   </si>
   <si>
     <t>GOTLAND</t>
   </si>
   <si>
     <t>GÄVLEBORG</t>
   </si>
   <si>
     <t>HALLAND</t>
   </si>
   <si>
     <t>JÄMTLAND</t>
   </si>
   <si>
     <t>JÖNKÖPING</t>
   </si>
   <si>
     <t>KALMAR</t>
   </si>
@@ -210,136 +228,169 @@
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="7">
+  <dxfs count="14">
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="Externadata_1" connectionId="1" xr16:uid="{FB0A7EBB-75E2-48E6-AE24-7C25B4D42617}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
-[...1 lines deleted...]
-    <queryTableFields count="15">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="Externadata_1" connectionId="1" xr16:uid="{03E60FFB-39B8-4A13-A0A4-B897DD6EA7CE}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="22">
+    <queryTableFields count="21">
       <queryTableField id="1" name="Län" tableColumnId="1"/>
       <queryTableField id="2" name="År" tableColumnId="2"/>
       <queryTableField id="3" name="Belopp från föregående år" tableColumnId="3"/>
       <queryTableField id="4" name="Beskattningsbar inkomst Prognos 1" tableColumnId="4"/>
       <queryTableField id="5" name="Ökning i belopp från föregående år" tableColumnId="5"/>
       <queryTableField id="6" name="Ökning i procent från föregående år" tableColumnId="6"/>
       <queryTableField id="7" name="Beskattningsbar inkomst Prognos 2" tableColumnId="7"/>
       <queryTableField id="8" name="Ökning i belopp" tableColumnId="8"/>
       <queryTableField id="9" name="Ökning i procent" tableColumnId="9"/>
       <queryTableField id="10" name="Beskattningsbar inkomst Prognos 3" tableColumnId="10"/>
       <queryTableField id="11" name="Ökning i belopp_1" tableColumnId="11"/>
       <queryTableField id="12" name="Ökning i procent_2" tableColumnId="12"/>
       <queryTableField id="13" name="Beskattningsbar inkomst Prognos 4" tableColumnId="13"/>
       <queryTableField id="14" name="Ökning i belopp_3" tableColumnId="14"/>
       <queryTableField id="15" name="Ökning i procent_4" tableColumnId="15"/>
+      <queryTableField id="16" name="Beskattningsbar inkomst Prognos 5" tableColumnId="16"/>
+      <queryTableField id="17" name="Ökning i belopp_5" tableColumnId="17"/>
+      <queryTableField id="18" name="Ökning i procent_6" tableColumnId="18"/>
+      <queryTableField id="19" name="Beskattningsbar inkomst Prognos 6" tableColumnId="19"/>
+      <queryTableField id="20" name="Ökning i belopp_7" tableColumnId="20"/>
+      <queryTableField id="21" name="Ökning i procent_8" tableColumnId="21"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B55C104C-268D-4F17-B087-944B3460A750}" name="tyrb920x4_0105" displayName="tyrb920x4_0105" ref="A1:O24" tableType="queryTable" totalsRowShown="0">
-[...16 lines deleted...]
-    <tableColumn id="15" xr3:uid="{30C85EAA-61C5-40B6-9089-35D08ED86D4B}" uniqueName="15" name="Ökning i procent_4" queryTableFieldId="15"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DC42DFBA-532E-4FB6-97E9-7ED1F36B5566}" name="tyrb920x4_0107" displayName="tyrb920x4_0107" ref="A1:U24" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:U24" xr:uid="{DC42DFBA-532E-4FB6-97E9-7ED1F36B5566}"/>
+  <tableColumns count="21">
+    <tableColumn id="1" xr3:uid="{C1B83D01-5213-4E0E-B97B-0D62492D3EE0}" uniqueName="1" name="Län" queryTableFieldId="1" dataDxfId="13"/>
+    <tableColumn id="2" xr3:uid="{058A6294-377D-4FDE-967D-84315D628CC3}" uniqueName="2" name="År" queryTableFieldId="2"/>
+    <tableColumn id="3" xr3:uid="{DD4CB191-FE44-427A-98D9-D2890B60A24E}" uniqueName="3" name="Belopp från föregående år" queryTableFieldId="3" dataDxfId="12"/>
+    <tableColumn id="4" xr3:uid="{C044F12E-2984-446D-9DE3-775B3FE54A33}" uniqueName="4" name="Beskattningsbar inkomst Prognos 1" queryTableFieldId="4" dataDxfId="11"/>
+    <tableColumn id="5" xr3:uid="{FDB5F4C7-0E77-4B88-87FE-6631B360E32A}" uniqueName="5" name="Ökning i belopp från föregående år" queryTableFieldId="5" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{A0F7B61F-DB09-4C91-8FB8-2975C3A4B6B0}" uniqueName="6" name="Ökning i procent från föregående år" queryTableFieldId="6"/>
+    <tableColumn id="7" xr3:uid="{2D9C6DE8-B068-4BF3-8B8E-18AF8090D238}" uniqueName="7" name="Beskattningsbar inkomst Prognos 2" queryTableFieldId="7" dataDxfId="9"/>
+    <tableColumn id="8" xr3:uid="{CB224FBD-120D-4F13-899C-6A4D8AE05C7E}" uniqueName="8" name="Ökning i belopp" queryTableFieldId="8" dataDxfId="8"/>
+    <tableColumn id="9" xr3:uid="{2E441A98-3286-4816-A6CC-8470E1A63DB6}" uniqueName="9" name="Ökning i procent" queryTableFieldId="9"/>
+    <tableColumn id="10" xr3:uid="{11F3830A-DAB6-4AA3-AE3A-BF925BBBE8B2}" uniqueName="10" name="Beskattningsbar inkomst Prognos 3" queryTableFieldId="10" dataDxfId="7"/>
+    <tableColumn id="11" xr3:uid="{2C601B40-81A7-49D7-B82B-D6D53B2C2C3E}" uniqueName="11" name="Ökning i belopp_1" queryTableFieldId="11" dataDxfId="6"/>
+    <tableColumn id="12" xr3:uid="{5AE9CA24-BC06-4FA7-B3F8-D1669C3B0901}" uniqueName="12" name="Ökning i procent_2" queryTableFieldId="12"/>
+    <tableColumn id="13" xr3:uid="{13C739E4-6CC7-4074-BED3-FD6A8B575433}" uniqueName="13" name="Beskattningsbar inkomst Prognos 4" queryTableFieldId="13" dataDxfId="5"/>
+    <tableColumn id="14" xr3:uid="{4059CFC0-C43D-4518-906A-A5728F0E308C}" uniqueName="14" name="Ökning i belopp_3" queryTableFieldId="14" dataDxfId="4"/>
+    <tableColumn id="15" xr3:uid="{FFDF740C-C1C6-47F4-BB51-26D423EC2F8A}" uniqueName="15" name="Ökning i procent_4" queryTableFieldId="15"/>
+    <tableColumn id="16" xr3:uid="{23057C26-E591-48B1-8E4B-0C94A9BD2403}" uniqueName="16" name="Beskattningsbar inkomst Prognos 5" queryTableFieldId="16" dataDxfId="3"/>
+    <tableColumn id="17" xr3:uid="{7AEE2A2B-DEFA-4808-9076-CF2677A0554F}" uniqueName="17" name="Ökning i belopp_5" queryTableFieldId="17" dataDxfId="2"/>
+    <tableColumn id="18" xr3:uid="{DFAE30E9-1B6F-43CF-B273-AF8050A48838}" uniqueName="18" name="Ökning i procent_6" queryTableFieldId="18"/>
+    <tableColumn id="19" xr3:uid="{80F08553-1470-4513-A738-7BBCAEB59BD8}" uniqueName="19" name="Beskattningsbar inkomst Prognos 6" queryTableFieldId="19" dataDxfId="1"/>
+    <tableColumn id="20" xr3:uid="{F898A7E0-19B2-463E-9801-27731DE1EF51}" uniqueName="20" name="Ökning i belopp_7" queryTableFieldId="20" dataDxfId="0"/>
+    <tableColumn id="21" xr3:uid="{7E2881E1-25BB-4D9A-9147-552DB346DE49}" uniqueName="21" name="Ökning i procent_8" queryTableFieldId="21"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -621,1280 +672,1718 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D2E558A-276A-48F8-8C96-142EA82D1C66}">
-  <dimension ref="A1:O24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{812EFEA3-0032-4F3B-B239-4C0ABF2CE3BE}">
+  <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:O3"/>
+      <selection activeCell="T27" sqref="T27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="47.5546875" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="18.5546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="53.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="35.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="19.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="19.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="19.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
+      <c r="P1" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B2">
         <v>2025</v>
       </c>
-      <c r="C2">
+      <c r="C2" s="2">
         <v>38856749300</v>
       </c>
-      <c r="D2">
+      <c r="D2" s="2">
         <v>40329856000</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="2">
         <v>1473106700</v>
       </c>
       <c r="F2">
         <v>3.7900000000000003E-2</v>
       </c>
       <c r="G2" s="2">
         <v>40202106700</v>
       </c>
       <c r="H2" s="2">
         <v>1345357400</v>
       </c>
       <c r="I2">
         <v>3.4599999999999999E-2</v>
       </c>
       <c r="J2" s="2">
         <v>40268775300</v>
       </c>
       <c r="K2" s="2">
         <v>1412026000</v>
       </c>
       <c r="L2">
         <v>3.6299999999999999E-2</v>
       </c>
       <c r="M2" s="2">
         <v>40344981200</v>
       </c>
       <c r="N2" s="2">
         <v>1488231900</v>
       </c>
       <c r="O2">
         <v>3.8300000000000001E-2</v>
       </c>
+      <c r="P2" s="2">
+        <v>40357171100</v>
+      </c>
+      <c r="Q2" s="2">
+        <v>1500421800</v>
+      </c>
+      <c r="R2">
+        <v>3.8600000000000002E-2</v>
+      </c>
+      <c r="S2" s="2">
+        <v>40364881900</v>
+      </c>
+      <c r="T2" s="2">
+        <v>1508132600</v>
+      </c>
+      <c r="U2">
+        <v>3.8800000000000001E-2</v>
+      </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B3">
         <v>2025</v>
       </c>
-      <c r="C3">
+      <c r="C3" s="2">
         <v>69311488500</v>
       </c>
-      <c r="D3">
+      <c r="D3" s="2">
         <v>71742814700</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="2">
         <v>2431326200</v>
       </c>
       <c r="F3">
         <v>3.5099999999999999E-2</v>
       </c>
       <c r="G3" s="2">
         <v>71538790800</v>
       </c>
       <c r="H3" s="2">
         <v>2227302300</v>
       </c>
       <c r="I3">
         <v>3.2099999999999997E-2</v>
       </c>
       <c r="J3" s="2">
         <v>71678631100</v>
       </c>
       <c r="K3" s="2">
         <v>2367142600</v>
       </c>
       <c r="L3">
         <v>3.4200000000000001E-2</v>
       </c>
       <c r="M3" s="2">
         <v>71769032700</v>
       </c>
       <c r="N3" s="2">
         <v>2457544200</v>
       </c>
       <c r="O3">
         <v>3.5499999999999997E-2</v>
       </c>
+      <c r="P3" s="2">
+        <v>71793345800</v>
+      </c>
+      <c r="Q3" s="2">
+        <v>2481857300</v>
+      </c>
+      <c r="R3">
+        <v>3.5799999999999998E-2</v>
+      </c>
+      <c r="S3" s="2">
+        <v>71799133600</v>
+      </c>
+      <c r="T3" s="2">
+        <v>2487645100</v>
+      </c>
+      <c r="U3">
+        <v>3.5900000000000001E-2</v>
+      </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
-      <c r="C4">
+      <c r="C4" s="2">
         <v>14245411800</v>
       </c>
-      <c r="D4">
+      <c r="D4" s="2">
         <v>14639698600</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="2">
         <v>394286800</v>
       </c>
       <c r="F4">
         <v>2.7699999999999999E-2</v>
       </c>
       <c r="G4" s="2">
         <v>14626201100</v>
       </c>
       <c r="H4" s="2">
         <v>380789300</v>
       </c>
       <c r="I4">
         <v>2.6700000000000002E-2</v>
       </c>
       <c r="J4" s="2">
         <v>14682012700</v>
       </c>
       <c r="K4" s="2">
         <v>436600900</v>
       </c>
       <c r="L4">
         <v>3.0599999999999999E-2</v>
       </c>
       <c r="M4" s="2">
         <v>14733697300</v>
       </c>
       <c r="N4" s="2">
         <v>488285500</v>
       </c>
       <c r="O4">
         <v>3.4299999999999997E-2</v>
       </c>
+      <c r="P4" s="2">
+        <v>14742501700</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>497089900</v>
+      </c>
+      <c r="R4">
+        <v>3.49E-2</v>
+      </c>
+      <c r="S4" s="2">
+        <v>14745463700</v>
+      </c>
+      <c r="T4" s="2">
+        <v>500051900</v>
+      </c>
+      <c r="U4">
+        <v>3.5099999999999999E-2</v>
+      </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B5">
         <v>2025</v>
       </c>
-      <c r="C5">
+      <c r="C5" s="2">
         <v>69601588700</v>
       </c>
-      <c r="D5">
+      <c r="D5" s="2">
         <v>72255968600</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="2">
         <v>2654379900</v>
       </c>
       <c r="F5">
         <v>3.8100000000000002E-2</v>
       </c>
       <c r="G5" s="2">
         <v>72037531100</v>
       </c>
       <c r="H5" s="2">
         <v>2435942400</v>
       </c>
       <c r="I5">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="J5" s="2">
         <v>72160628300</v>
       </c>
       <c r="K5" s="2">
         <v>2559039600</v>
       </c>
       <c r="L5">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="M5" s="2">
         <v>72271591100</v>
       </c>
       <c r="N5" s="2">
         <v>2670002400</v>
       </c>
       <c r="O5">
         <v>3.8399999999999997E-2</v>
       </c>
+      <c r="P5" s="2">
+        <v>72289860200</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>2688271500</v>
+      </c>
+      <c r="R5">
+        <v>3.8600000000000002E-2</v>
+      </c>
+      <c r="S5" s="2">
+        <v>72305288700</v>
+      </c>
+      <c r="T5" s="2">
+        <v>2703700000</v>
+      </c>
+      <c r="U5">
+        <v>3.8800000000000001E-2</v>
+      </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B6">
         <v>2025</v>
       </c>
-      <c r="C6">
+      <c r="C6" s="2">
         <v>91385335100</v>
       </c>
-      <c r="D6">
+      <c r="D6" s="2">
         <v>94353254300</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="2">
         <v>2967919200</v>
       </c>
       <c r="F6">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="G6" s="2">
         <v>94159570100</v>
       </c>
       <c r="H6" s="2">
         <v>2774235000</v>
       </c>
       <c r="I6">
         <v>3.04E-2</v>
       </c>
       <c r="J6" s="2">
         <v>94454716800</v>
       </c>
       <c r="K6" s="2">
         <v>3069381700</v>
       </c>
       <c r="L6">
         <v>3.3599999999999998E-2</v>
       </c>
       <c r="M6" s="2">
         <v>94620222600</v>
       </c>
       <c r="N6" s="2">
         <v>3234887500</v>
       </c>
       <c r="O6">
         <v>3.5400000000000001E-2</v>
       </c>
+      <c r="P6" s="2">
+        <v>94685326000</v>
+      </c>
+      <c r="Q6" s="2">
+        <v>3299990900</v>
+      </c>
+      <c r="R6">
+        <v>3.61E-2</v>
+      </c>
+      <c r="S6" s="2">
+        <v>94699061900</v>
+      </c>
+      <c r="T6" s="2">
+        <v>3313726800</v>
+      </c>
+      <c r="U6">
+        <v>3.6299999999999999E-2</v>
+      </c>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B7">
         <v>2025</v>
       </c>
-      <c r="C7">
+      <c r="C7" s="2">
         <v>31772909700</v>
       </c>
-      <c r="D7">
+      <c r="D7" s="2">
         <v>32814140100</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="2">
         <v>1041230400</v>
       </c>
       <c r="F7">
         <v>3.2800000000000003E-2</v>
       </c>
       <c r="G7" s="2">
         <v>32757330400</v>
       </c>
       <c r="H7" s="2">
         <v>984420700</v>
       </c>
       <c r="I7">
         <v>3.1E-2</v>
       </c>
       <c r="J7" s="2">
         <v>32852915600</v>
       </c>
       <c r="K7" s="2">
         <v>1080005900</v>
       </c>
       <c r="L7">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="M7" s="2">
         <v>32922713200</v>
       </c>
       <c r="N7" s="2">
         <v>1149803500</v>
       </c>
       <c r="O7">
         <v>3.6200000000000003E-2</v>
       </c>
+      <c r="P7" s="2">
+        <v>32945766400</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>1172856700</v>
+      </c>
+      <c r="R7">
+        <v>3.6900000000000002E-2</v>
+      </c>
+      <c r="S7" s="2">
+        <v>32950416500</v>
+      </c>
+      <c r="T7" s="2">
+        <v>1177506800</v>
+      </c>
+      <c r="U7">
+        <v>3.7100000000000001E-2</v>
+      </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
-      <c r="C8">
+      <c r="C8" s="2">
         <v>90898844000</v>
       </c>
-      <c r="D8">
+      <c r="D8" s="2">
         <v>93816634800</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="2">
         <v>2917790800</v>
       </c>
       <c r="F8">
         <v>3.2099999999999997E-2</v>
       </c>
       <c r="G8" s="2">
         <v>93660057300</v>
       </c>
       <c r="H8" s="2">
         <v>2761213300</v>
       </c>
       <c r="I8">
         <v>3.04E-2</v>
       </c>
       <c r="J8" s="2">
         <v>93904370000</v>
       </c>
       <c r="K8" s="2">
         <v>3005526000</v>
       </c>
       <c r="L8">
         <v>3.3099999999999997E-2</v>
       </c>
       <c r="M8" s="2">
         <v>94050474600</v>
       </c>
       <c r="N8" s="2">
         <v>3151630600</v>
       </c>
       <c r="O8">
         <v>3.4700000000000002E-2</v>
       </c>
+      <c r="P8" s="2">
+        <v>94122726200</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>3223882200</v>
+      </c>
+      <c r="R8">
+        <v>3.5499999999999997E-2</v>
+      </c>
+      <c r="S8" s="2">
+        <v>94131865600</v>
+      </c>
+      <c r="T8" s="2">
+        <v>3233021600</v>
+      </c>
+      <c r="U8">
+        <v>3.56E-2</v>
+      </c>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
-      <c r="C9">
+      <c r="C9" s="2">
         <v>58466971800</v>
       </c>
-      <c r="D9">
+      <c r="D9" s="2">
         <v>60032757800</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="2">
         <v>1565786000</v>
       </c>
       <c r="F9">
         <v>2.6800000000000001E-2</v>
       </c>
       <c r="G9" s="2">
         <v>59903112400</v>
       </c>
       <c r="H9" s="2">
         <v>1436140600</v>
       </c>
       <c r="I9">
         <v>2.46E-2</v>
       </c>
       <c r="J9" s="2">
         <v>60169154900</v>
       </c>
       <c r="K9" s="2">
         <v>1702183100</v>
       </c>
       <c r="L9">
         <v>2.9100000000000001E-2</v>
       </c>
       <c r="M9" s="2">
         <v>60319981200</v>
       </c>
       <c r="N9" s="2">
         <v>1853009400</v>
       </c>
       <c r="O9">
         <v>3.1699999999999999E-2</v>
       </c>
+      <c r="P9" s="2">
+        <v>60330721600</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>1863749800</v>
+      </c>
+      <c r="R9">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="S9" s="2">
+        <v>60336726100</v>
+      </c>
+      <c r="T9" s="2">
+        <v>1869754300</v>
+      </c>
+      <c r="U9">
+        <v>3.2000000000000001E-2</v>
+      </c>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
-      <c r="C10">
+      <c r="C10" s="2">
         <v>49009273900</v>
       </c>
-      <c r="D10">
+      <c r="D10" s="2">
         <v>50458229500</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="2">
         <v>1448955600</v>
       </c>
       <c r="F10">
         <v>2.9600000000000001E-2</v>
       </c>
       <c r="G10" s="2">
         <v>50347271100</v>
       </c>
       <c r="H10" s="2">
         <v>1337997200</v>
       </c>
       <c r="I10">
         <v>2.7300000000000001E-2</v>
       </c>
       <c r="J10" s="2">
         <v>50473305200</v>
       </c>
       <c r="K10" s="2">
         <v>1464031300</v>
       </c>
       <c r="L10">
         <v>2.9899999999999999E-2</v>
       </c>
       <c r="M10" s="2">
         <v>50579055800</v>
       </c>
       <c r="N10" s="2">
         <v>1569781900</v>
       </c>
       <c r="O10">
         <v>3.2000000000000001E-2</v>
       </c>
+      <c r="P10" s="2">
+        <v>50600921300</v>
+      </c>
+      <c r="Q10" s="2">
+        <v>1591647400</v>
+      </c>
+      <c r="R10">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="S10" s="2">
+        <v>50612578300</v>
+      </c>
+      <c r="T10" s="2">
+        <v>1603304400</v>
+      </c>
+      <c r="U10">
+        <v>3.27E-2</v>
+      </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B11">
         <v>2025</v>
       </c>
-      <c r="C11">
+      <c r="C11" s="2">
         <v>67630719300</v>
       </c>
-      <c r="D11">
+      <c r="D11" s="2">
         <v>70558724400</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="2">
         <v>2928005100</v>
       </c>
       <c r="F11">
         <v>4.3299999999999998E-2</v>
       </c>
       <c r="G11" s="2">
         <v>70337336800</v>
       </c>
       <c r="H11" s="2">
         <v>2706617500</v>
       </c>
       <c r="I11">
         <v>0.04</v>
       </c>
       <c r="J11" s="2">
         <v>70418675800</v>
       </c>
       <c r="K11" s="2">
         <v>2787956500</v>
       </c>
       <c r="L11">
         <v>4.1200000000000001E-2</v>
       </c>
       <c r="M11" s="2">
         <v>70509546700</v>
       </c>
       <c r="N11" s="2">
         <v>2878827400</v>
       </c>
       <c r="O11">
         <v>4.2599999999999999E-2</v>
       </c>
+      <c r="P11" s="2">
+        <v>70572447300</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>2941728000</v>
+      </c>
+      <c r="R11">
+        <v>4.3499999999999997E-2</v>
+      </c>
+      <c r="S11" s="2">
+        <v>70591715300</v>
+      </c>
+      <c r="T11" s="2">
+        <v>2960996000</v>
+      </c>
+      <c r="U11">
+        <v>4.3799999999999999E-2</v>
+      </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B12">
         <v>2025</v>
       </c>
-      <c r="C12">
+      <c r="C12" s="2">
         <v>356399217000</v>
       </c>
-      <c r="D12">
+      <c r="D12" s="2">
         <v>367674870700</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="2">
         <v>11275653700</v>
       </c>
       <c r="F12">
         <v>3.1600000000000003E-2</v>
       </c>
       <c r="G12" s="2">
         <v>366988299700</v>
       </c>
       <c r="H12" s="2">
         <v>10589082700</v>
       </c>
       <c r="I12">
         <v>2.9700000000000001E-2</v>
       </c>
       <c r="J12" s="2">
         <v>367840374700</v>
       </c>
       <c r="K12" s="2">
         <v>11441157700</v>
       </c>
       <c r="L12">
         <v>3.2099999999999997E-2</v>
       </c>
       <c r="M12" s="2">
         <v>368433135600</v>
       </c>
       <c r="N12" s="2">
         <v>12033918600</v>
       </c>
       <c r="O12">
         <v>3.3799999999999997E-2</v>
       </c>
+      <c r="P12" s="2">
+        <v>368620267900</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>12221050900</v>
+      </c>
+      <c r="R12">
+        <v>3.4299999999999997E-2</v>
+      </c>
+      <c r="S12" s="2">
+        <v>368739957100</v>
+      </c>
+      <c r="T12" s="2">
+        <v>12340740100</v>
+      </c>
+      <c r="U12">
+        <v>3.4599999999999999E-2</v>
+      </c>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
-      <c r="C13">
+      <c r="C13" s="2">
         <v>807238403100</v>
       </c>
-      <c r="D13">
+      <c r="D13" s="2">
         <v>831306349200</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="2">
         <v>24067946100</v>
       </c>
       <c r="F13">
         <v>2.98E-2</v>
       </c>
       <c r="G13" s="2">
         <v>830963023900</v>
       </c>
       <c r="H13" s="2">
         <v>23724620800</v>
       </c>
       <c r="I13">
         <v>2.9399999999999999E-2</v>
       </c>
       <c r="J13" s="2">
         <v>833122132400</v>
       </c>
       <c r="K13" s="2">
         <v>25883729300</v>
       </c>
       <c r="L13">
         <v>3.2099999999999997E-2</v>
       </c>
       <c r="M13" s="2">
         <v>834157989500</v>
       </c>
       <c r="N13" s="2">
         <v>26919586400</v>
       </c>
       <c r="O13">
         <v>3.3300000000000003E-2</v>
       </c>
+      <c r="P13" s="2">
+        <v>835110006900</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>27871603800</v>
+      </c>
+      <c r="R13">
+        <v>3.4500000000000003E-2</v>
+      </c>
+      <c r="S13" s="2">
+        <v>835413443400</v>
+      </c>
+      <c r="T13" s="2">
+        <v>28175040300</v>
+      </c>
+      <c r="U13">
+        <v>3.49E-2</v>
+      </c>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B14">
         <v>2025</v>
       </c>
-      <c r="C14">
+      <c r="C14" s="2">
         <v>73171944300</v>
       </c>
-      <c r="D14">
+      <c r="D14" s="2">
         <v>75373508700</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="2">
         <v>2201564400</v>
       </c>
       <c r="F14">
         <v>3.0099999999999998E-2</v>
       </c>
       <c r="G14" s="2">
         <v>75105121500</v>
       </c>
       <c r="H14" s="2">
         <v>1933177200</v>
       </c>
       <c r="I14">
         <v>2.64E-2</v>
       </c>
       <c r="J14" s="2">
         <v>75220784200</v>
       </c>
       <c r="K14" s="2">
         <v>2048839900</v>
       </c>
       <c r="L14">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="M14" s="2">
         <v>75355372100</v>
       </c>
       <c r="N14" s="2">
         <v>2183427800</v>
       </c>
       <c r="O14">
         <v>2.98E-2</v>
       </c>
+      <c r="P14" s="2">
+        <v>75370491100</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>2198546800</v>
+      </c>
+      <c r="R14">
+        <v>0.03</v>
+      </c>
+      <c r="S14" s="2">
+        <v>75391005500</v>
+      </c>
+      <c r="T14" s="2">
+        <v>2219061200</v>
+      </c>
+      <c r="U14">
+        <v>3.0300000000000001E-2</v>
+      </c>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
-      <c r="C15">
+      <c r="C15" s="2">
         <v>107179219800</v>
       </c>
-      <c r="D15">
+      <c r="D15" s="2">
         <v>111342401400</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="2">
         <v>4163181600</v>
       </c>
       <c r="F15">
         <v>3.8800000000000001E-2</v>
       </c>
       <c r="G15" s="2">
         <v>110988966900</v>
       </c>
       <c r="H15" s="2">
         <v>3809747100</v>
       </c>
       <c r="I15">
         <v>3.5499999999999997E-2</v>
       </c>
       <c r="J15" s="2">
         <v>111186384000</v>
       </c>
       <c r="K15" s="2">
         <v>4007164200</v>
       </c>
       <c r="L15">
         <v>3.7400000000000003E-2</v>
       </c>
       <c r="M15" s="2">
         <v>111336921600</v>
       </c>
       <c r="N15" s="2">
         <v>4157701800</v>
       </c>
       <c r="O15">
         <v>3.8800000000000001E-2</v>
       </c>
+      <c r="P15" s="2">
+        <v>111397804500</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>4218584700</v>
+      </c>
+      <c r="R15">
+        <v>3.9399999999999998E-2</v>
+      </c>
+      <c r="S15" s="2">
+        <v>111427227300</v>
+      </c>
+      <c r="T15" s="2">
+        <v>4248007500</v>
+      </c>
+      <c r="U15">
+        <v>3.9600000000000003E-2</v>
+      </c>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
-      <c r="C16">
+      <c r="C16" s="2">
         <v>67404245900</v>
       </c>
-      <c r="D16">
+      <c r="D16" s="2">
         <v>69300020100</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="2">
         <v>1895774200</v>
       </c>
       <c r="F16">
         <v>2.81E-2</v>
       </c>
       <c r="G16" s="2">
         <v>69114080600</v>
       </c>
       <c r="H16" s="2">
         <v>1709834700</v>
       </c>
       <c r="I16">
         <v>2.5399999999999999E-2</v>
       </c>
       <c r="J16" s="2">
         <v>69288963400</v>
       </c>
       <c r="K16" s="2">
         <v>1884717500</v>
       </c>
       <c r="L16">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="M16" s="2">
         <v>69439363400</v>
       </c>
       <c r="N16" s="2">
         <v>2035117500</v>
       </c>
       <c r="O16">
         <v>3.0200000000000001E-2</v>
       </c>
+      <c r="P16" s="2">
+        <v>69465676800</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>2061430900</v>
+      </c>
+      <c r="R16">
+        <v>3.0599999999999999E-2</v>
+      </c>
+      <c r="S16" s="2">
+        <v>69482670500</v>
+      </c>
+      <c r="T16" s="2">
+        <v>2078424600</v>
+      </c>
+      <c r="U16">
+        <v>3.0800000000000001E-2</v>
+      </c>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
-      <c r="C17">
+      <c r="C17" s="2">
         <v>72072381000</v>
       </c>
-      <c r="D17">
+      <c r="D17" s="2">
         <v>73855942600</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="2">
         <v>1783561600</v>
       </c>
       <c r="F17">
         <v>2.47E-2</v>
       </c>
       <c r="G17" s="2">
         <v>73640089800</v>
       </c>
       <c r="H17" s="2">
         <v>1567708800</v>
       </c>
       <c r="I17">
         <v>2.18E-2</v>
       </c>
       <c r="J17" s="2">
         <v>73700518600</v>
       </c>
       <c r="K17" s="2">
         <v>1628137600</v>
       </c>
       <c r="L17">
         <v>2.2599999999999999E-2</v>
       </c>
       <c r="M17" s="2">
         <v>73765369000</v>
       </c>
       <c r="N17" s="2">
         <v>1692988000</v>
       </c>
       <c r="O17">
         <v>2.35E-2</v>
       </c>
+      <c r="P17" s="2">
+        <v>73805133000</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>1732752000</v>
+      </c>
+      <c r="R17">
+        <v>2.4E-2</v>
+      </c>
+      <c r="S17" s="2">
+        <v>73810104900</v>
+      </c>
+      <c r="T17" s="2">
+        <v>1737723900</v>
+      </c>
+      <c r="U17">
+        <v>2.41E-2</v>
+      </c>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
-      <c r="C18">
+      <c r="C18" s="2">
         <v>60716101600</v>
       </c>
-      <c r="D18">
+      <c r="D18" s="2">
         <v>62790992900</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="2">
         <v>2074891300</v>
       </c>
       <c r="F18">
         <v>3.4200000000000001E-2</v>
       </c>
       <c r="G18" s="2">
         <v>62604168900</v>
       </c>
       <c r="H18" s="2">
         <v>1888067300</v>
       </c>
       <c r="I18">
         <v>3.1099999999999999E-2</v>
       </c>
       <c r="J18" s="2">
         <v>62722936900</v>
       </c>
       <c r="K18" s="2">
         <v>2006835300</v>
       </c>
       <c r="L18">
         <v>3.3099999999999997E-2</v>
       </c>
       <c r="M18" s="2">
         <v>62798070800</v>
       </c>
       <c r="N18" s="2">
         <v>2081969200</v>
       </c>
       <c r="O18">
         <v>3.4299999999999997E-2</v>
       </c>
+      <c r="P18" s="2">
+        <v>62817251600</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>2101150000</v>
+      </c>
+      <c r="R18">
+        <v>3.4599999999999999E-2</v>
+      </c>
+      <c r="S18" s="2">
+        <v>62841177200</v>
+      </c>
+      <c r="T18" s="2">
+        <v>2125075600</v>
+      </c>
+      <c r="U18">
+        <v>3.5000000000000003E-2</v>
+      </c>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B19">
         <v>2025</v>
       </c>
-      <c r="C19">
+      <c r="C19" s="2">
         <v>71153544300</v>
       </c>
-      <c r="D19">
+      <c r="D19" s="2">
         <v>73457039300</v>
       </c>
-      <c r="E19">
+      <c r="E19" s="2">
         <v>2303495000</v>
       </c>
       <c r="F19">
         <v>3.2399999999999998E-2</v>
       </c>
       <c r="G19" s="2">
         <v>73220987700</v>
       </c>
       <c r="H19" s="2">
         <v>2067443400</v>
       </c>
       <c r="I19">
         <v>2.9100000000000001E-2</v>
       </c>
       <c r="J19" s="2">
         <v>73346369300</v>
       </c>
       <c r="K19" s="2">
         <v>2192825000</v>
       </c>
       <c r="L19">
         <v>3.0800000000000001E-2</v>
       </c>
       <c r="M19" s="2">
         <v>73420879700</v>
       </c>
       <c r="N19" s="2">
         <v>2267335400</v>
       </c>
       <c r="O19">
         <v>3.1899999999999998E-2</v>
       </c>
+      <c r="P19" s="2">
+        <v>73448462700</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>2294918400</v>
+      </c>
+      <c r="R19">
+        <v>3.2300000000000002E-2</v>
+      </c>
+      <c r="S19" s="2">
+        <v>73462251700</v>
+      </c>
+      <c r="T19" s="2">
+        <v>2308707400</v>
+      </c>
+      <c r="U19">
+        <v>3.2399999999999998E-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B20">
         <v>2025</v>
       </c>
-      <c r="C20">
+      <c r="C20" s="2">
         <v>477399948100</v>
       </c>
-      <c r="D20">
+      <c r="D20" s="2">
         <v>492119326700</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="2">
         <v>14719378600</v>
       </c>
       <c r="F20">
         <v>3.0800000000000001E-2</v>
       </c>
       <c r="G20" s="2">
         <v>490879042000</v>
       </c>
       <c r="H20" s="2">
         <v>13479093900</v>
       </c>
       <c r="I20">
         <v>2.8199999999999999E-2</v>
       </c>
       <c r="J20" s="2">
         <v>491925688100</v>
       </c>
       <c r="K20" s="2">
         <v>14525740000</v>
       </c>
       <c r="L20">
         <v>3.04E-2</v>
       </c>
       <c r="M20" s="2">
         <v>492588915600</v>
       </c>
       <c r="N20" s="2">
         <v>15188967500</v>
       </c>
       <c r="O20">
         <v>3.1800000000000002E-2</v>
       </c>
+      <c r="P20" s="2">
+        <v>492911063900</v>
+      </c>
+      <c r="Q20" s="2">
+        <v>15511115800</v>
+      </c>
+      <c r="R20">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="S20" s="2">
+        <v>493029207400</v>
+      </c>
+      <c r="T20" s="2">
+        <v>15629259300</v>
+      </c>
+      <c r="U20">
+        <v>3.27E-2</v>
+      </c>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B21">
         <v>2025</v>
       </c>
-      <c r="C21">
+      <c r="C21" s="2">
         <v>75345684900</v>
       </c>
-      <c r="D21">
+      <c r="D21" s="2">
         <v>77930850400</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="2">
         <v>2585165500</v>
       </c>
       <c r="F21">
         <v>3.4299999999999997E-2</v>
       </c>
       <c r="G21" s="2">
         <v>77705205600</v>
       </c>
       <c r="H21" s="2">
         <v>2359520700</v>
       </c>
       <c r="I21">
         <v>3.1300000000000001E-2</v>
       </c>
       <c r="J21" s="2">
         <v>77842152800</v>
       </c>
       <c r="K21" s="2">
         <v>2496467900</v>
       </c>
       <c r="L21">
         <v>3.3099999999999997E-2</v>
       </c>
       <c r="M21" s="2">
         <v>77956834800</v>
       </c>
       <c r="N21" s="2">
         <v>2611149900</v>
       </c>
       <c r="O21">
         <v>3.4700000000000002E-2</v>
       </c>
+      <c r="P21" s="2">
+        <v>77984412600</v>
+      </c>
+      <c r="Q21" s="2">
+        <v>2638727700</v>
+      </c>
+      <c r="R21">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="S21" s="2">
+        <v>77989336700</v>
+      </c>
+      <c r="T21" s="2">
+        <v>2643651800</v>
+      </c>
+      <c r="U21">
+        <v>3.5099999999999999E-2</v>
+      </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B22">
         <v>2025</v>
       </c>
-      <c r="C22">
+      <c r="C22" s="2">
         <v>119686029200</v>
       </c>
-      <c r="D22">
+      <c r="D22" s="2">
         <v>123920862300</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="2">
         <v>4234833100</v>
       </c>
       <c r="F22">
         <v>3.5400000000000001E-2</v>
       </c>
       <c r="G22" s="2">
         <v>123650859600</v>
       </c>
       <c r="H22" s="2">
         <v>3964830400</v>
       </c>
       <c r="I22">
         <v>3.3099999999999997E-2</v>
       </c>
       <c r="J22" s="2">
         <v>123893012500</v>
       </c>
       <c r="K22" s="2">
         <v>4206983300</v>
       </c>
       <c r="L22">
         <v>3.5200000000000002E-2</v>
       </c>
       <c r="M22" s="2">
         <v>124046240900</v>
       </c>
       <c r="N22" s="2">
         <v>4360211700</v>
       </c>
       <c r="O22">
         <v>3.6400000000000002E-2</v>
       </c>
+      <c r="P22" s="2">
+        <v>124101787900</v>
+      </c>
+      <c r="Q22" s="2">
+        <v>4415758700</v>
+      </c>
+      <c r="R22">
+        <v>3.6900000000000002E-2</v>
+      </c>
+      <c r="S22" s="2">
+        <v>124118757100</v>
+      </c>
+      <c r="T22" s="2">
+        <v>4432727900</v>
+      </c>
+      <c r="U22">
+        <v>3.6999999999999998E-2</v>
+      </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B23">
         <v>2025</v>
       </c>
-      <c r="C23">
+      <c r="C23" s="2">
         <v>2868946011300</v>
       </c>
-      <c r="D23">
+      <c r="D23" s="2">
         <v>2960074243100</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="2">
         <v>91128231800</v>
       </c>
       <c r="F23">
         <v>3.1800000000000002E-2</v>
       </c>
       <c r="G23" s="2">
         <v>2954429154000</v>
       </c>
       <c r="H23" s="2">
         <v>85483142700</v>
       </c>
       <c r="I23">
         <v>2.98E-2</v>
       </c>
       <c r="J23" s="2">
         <v>2961152502600</v>
       </c>
       <c r="K23" s="2">
         <v>92206491300</v>
       </c>
       <c r="L23">
         <v>3.2099999999999997E-2</v>
       </c>
       <c r="M23" s="2">
         <v>2965420389400</v>
       </c>
       <c r="N23" s="2">
         <v>96474378100</v>
       </c>
       <c r="O23">
         <v>3.3599999999999998E-2</v>
       </c>
+      <c r="P23" s="2">
+        <v>2967473146500</v>
+      </c>
+      <c r="Q23" s="2">
+        <v>98527135200</v>
+      </c>
+      <c r="R23">
+        <v>3.4299999999999997E-2</v>
+      </c>
+      <c r="S23" s="2">
+        <v>2968242270400</v>
+      </c>
+      <c r="T23" s="2">
+        <v>99296259100</v>
+      </c>
+      <c r="U23">
+        <v>3.4599999999999999E-2</v>
+      </c>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B24">
         <v>2025</v>
       </c>
-      <c r="C24">
+      <c r="C24" s="2">
         <v>2494480900200</v>
       </c>
-      <c r="D24">
+      <c r="D24" s="2">
         <v>2576277456700</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="2">
         <v>81796556500</v>
       </c>
       <c r="F24">
         <v>3.2800000000000003E-2</v>
       </c>
       <c r="G24" s="2">
         <v>2571673862400</v>
       </c>
       <c r="H24" s="2">
         <v>77192962200</v>
       </c>
       <c r="I24">
         <v>3.09E-2</v>
       </c>
       <c r="J24" s="2">
         <v>2577880739500</v>
       </c>
       <c r="K24" s="2">
         <v>83399839300</v>
       </c>
       <c r="L24">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="M24" s="2">
         <v>2581836763400</v>
       </c>
       <c r="N24" s="2">
         <v>87355863200</v>
       </c>
       <c r="O24">
         <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="P24" s="2">
+        <v>2583494262900</v>
+      </c>
+      <c r="Q24" s="2">
+        <v>89013362700</v>
+      </c>
+      <c r="R24">
+        <v>3.5700000000000003E-2</v>
+      </c>
+      <c r="S24" s="2">
+        <v>2584129864500</v>
+      </c>
+      <c r="T24" s="2">
+        <v>89648964300</v>
+      </c>
+      <c r="U24">
+        <v>3.5900000000000001E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22419E96-E103-4486-ABDA-580FABFAD0DC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F148D03D-5E62-45D0-97CE-3A0B91A9FA55}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A J w E A A B Q S w M E F A A C A A g A u m D h X C k P 3 t 2 l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T F t R A y E 8 Z j J s k J i T G t a k V G q E Y W i h 3 c / B I X k G M o m 6 O 7 3 v f 8 N 7 9 e o N s b G p v k J 1 R r U 5 R g C n y p B b t U e k y R b 0 9 + T H K G O y 4 O P N S e p O s T T K a Y 4 o q a y 8 J I c 4 5 7 B a 4 7 U o S U h q Q Q 7 4 t R C U b j j 6 y + i / 7 S h v L t Z C I w f 4 1 h o U 4 W C 1 x F M W Y A p k h 5 E p / h X D a + 2 x / I K z 7 2 v a d Z G b w i w 2 Q O Q J 5 f 2 A P U E s D B B Q A A g A I A L p g 4 V w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A C 6 Y O F c I z q k F 5 U B A A D 3 A w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A n Z L B T h s x E I b v k f I O o + W S S K v V b p o g l W g P E F q 1 o q p A C S e o I u / u J J h 4 x 6 u x t y K K u L W v w B O Q V + A F / G J 1 G q q 0 a o C A L 7 b H 8 / / z e W y D u Z W a Y L i e k 3 6 z 0 W y Y K 8 F Y g J 1 z 9 r 4 T 3 3 T H c R L 3 I A W F t t k A P 0 7 c v V L C R w b m e 3 S s 8 7 p E s q 2 P U m E 0 0 G T 9 x r S C k 4 N L W 1 a X / 7 p E Q T u 8 O E Y l S 2 m R 0 6 A f h D D Q q i 7 J p E k v h A + U 6 0 L S N N 3 v x X E S w l m t L Q 7 t X G G 6 W U Z f N e G 3 d r i G 2 Q v O q + r K P V w X A r j O W M 6 Q A 8 8 2 E p l P P W V d e t 0 n F A W y a a 3 J Q 7 h 4 j B 8 q N c y F E m x S y / X f p u 4 H F S x W X a g 2 b i M W Z C a a y z X z a F 6 h a W 0 F C B e L 4 I u 7 J 3 8 / 7 4 B g 8 c b e h r A I 3 E 9 / C J / J 7 n e j l f 5 3 8 A i V r i q Y s F s S T N w D 4 9 Q t k Q o E t 9 y a b m b C W v K N M p l g k D T T p b H g L z U l b S D 5 X + L u Z q t 0 k J C 9 r t Z G W L H O / d M + r T x F X i W I K e 6 O 2 n k Z d Q e m N x Z / 9 3 L x 8 b O 9 f C w / 7 r w R o L s D w L O Q f w C 6 W w B u 2 8 2 G p G 3 / u f 8 L U E s B A i 0 A F A A C A A g A u m D h X C k P 3 t 2 l A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A L p g 4 V w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A u m D h X C M 6 p B e V A Q A A 9 w M A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A x A M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + V x Q A A A A A A A A 1 F A A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y z J k M z E 5 Y 2 U t M G I 3 Y S 0 0 Y z A z L W E 0 N D E t M D Y 2 N j h i Z W Y z O T c 0 I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 3 L T A x V D E w O j A 1 O j U y L j g 3 N T Y 4 M z J a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d N R E F 3 T U V B d 0 1 F Q X d N R U F 3 T U U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 T M O k b i Z x d W 9 0 O y w m c X V v d D v D h X I m c X V v d D s s J n F 1 b 3 Q 7 Q m V s b 3 B w I G Z y w 6 V u I G b D t n J l Z 8 O l Z W 5 k Z S D D p X I m c X V v d D s s J n F 1 b 3 Q 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O W a 2 5 p b m c g a S B i Z W x v c H A g Z n L D p W 4 g Z s O 2 c m V n w 6 V l b m R l I M O l c i Z x d W 9 0 O y w m c X V v d D v D l m t u a W 5 n I G k g c H J v Y 2 V u d C B m c s O l b i B m w 7 Z y Z W f D p W V u Z G U g w 6 V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M i Z x d W 9 0 O y w m c X V v d D v D l m t u a W 5 n I G k g Y m V s b 3 B w J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M y Z x d W 9 0 O y w m c X V v d D v D l m t u a W 5 n I G k g Y m V s b 3 B w X z E m c X V v d D s s J n F 1 b 3 Q 7 w 5 Z r b m l u Z y B p I H B y b 2 N l b n R f M i Z x d W 9 0 O y w m c X V v d D t C Z X N r Y X R 0 b m l u Z 3 N i Y X I g a W 5 r b 2 1 z d C B Q c m 9 n b m 9 z I D Q m c X V v d D s s J n F 1 b 3 Q 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c F 8 z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 X z Q m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T M O k b i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D h X I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m V s b 3 B w I G Z y w 6 V u I G b D t n J l Z 8 O l Z W 5 k Z S D D p X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A x L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B i Z W x v c H A g Z n L D p W 4 g Z s O 2 c m V n w 6 V l b m R l I M O l c i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d C B m c s O l b i B m w 7 Z y Z W f D p W V u Z G U g w 6 V y L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M y w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w X z E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 X z I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g N C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c F 8 z L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d F 8 0 L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T U s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T M O k b i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D h X I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m V s b 3 B w I G Z y w 6 V u I G b D t n J l Z 8 O l Z W 5 k Z S D D p X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A x L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B i Z W x v c H A g Z n L D p W 4 g Z s O 2 c m V n w 6 V l b m R l I M O l c i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d C B m c s O l b i B m w 7 Z y Z W f D p W V u Z G U g w 6 V y L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M y w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w X z E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 X z I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g N C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c F 8 z L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d F 8 0 L D E 0 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D U v S y V D M y V B N G x s Y T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L 1 V w c G g l Q z M l Q j Z q Z G E l M j B y d W J y a W t l c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 1 L y V D M y U 4 N G 5 k c m F k J T I w d H l w P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A O / V q / U c O S N A l d L 4 X f M U h e s A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A h C s K J T s x D O V 2 + u / a r k B E V + o S 6 D Z I a a a S 0 K + 0 J w U S N W 0 A A A A A D o A A A A A C A A A g A A A A Z 1 M V h T 7 m e G D D M B 8 f Z h G s w r 0 t p V I 8 g 1 2 v 1 t y G 0 X z Q r q J Q A A A A W P i P m R O 3 U O y b f G e 0 j t o a N f o J D E 9 V M / T u r 5 D f 9 B u V 8 k o i 1 G k j I Z a P P s y A 2 G Y + / 1 k h Z I 3 d 1 8 G Z c 7 x B 8 w B V P z b S A k 2 7 j + M 6 3 0 I A p 5 r S U b f P 7 n 9 A A A A A U A m p Q r W N 7 9 x 1 y J Q m x X L Y L t 8 1 D H S T X f V b E i z d e S B w / P i s 8 E 5 0 + l L 7 l S l Q 6 t o U U a I V 1 R L 2 1 9 k E 3 D A v Q l + I K G / J O g = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A L E E A A B Q S w M E F A A C A A g A U 2 w i X d I 7 m v S m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n h f o T J R 9 l Y d x J Y k J i 3 D a l Q i M U Q w v l b i 4 8 k l c Q o 6 g 7 l / P m L W b u 1 x s k Q 1 1 5 v W y N a n S M Q h w g T 2 r R 5 E o X M e r s y V + h h M G e i z M v p D f K 2 k S D y W N U W n u J C H H O Y T f D T V s Q G g Q h O a a 7 T J S y 5 u g j q / + y r 7 S x X A u J G B x e Y x j F 4 W K J 5 3 S N A y A T h F T p r 0 D H v c / 2 B 8 K m q 2 z X S m Z 6 P 9 s C m S K Q 9 w f 2 A F B L A w Q U A A I A C A B T b C J d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A U 2 w i X Y k 2 6 l a p A Q A A + Q Q A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A J 2 T 0 U 4 i M R S G 7 0 l 4 h 5 P Z G 0 g m k 4 F F 1 C V z s Y u 7 W a M x G P B K D e n M H L B L p 5 2 c d j Y S 4 p 2 + g k 8 g r + A L 9 M U s o s G N i L P 0 p u 3 p / 5 / z 9 T T V m B i u J P S X c 6 N T r V Q r + o o R p m C m F O 8 3 w + v W M G y E u x C B Q F O t g B t H 9 k E I 5 i J d / T c 4 U E m R o T S 1 X 1 x g 0 F X S u I 2 u e U f f L n r 9 w 4 t / s w R e 3 T 8 / Q M E z b p A i r + P 5 0 F W i y K S O m g 0 f f s p E p V y O o / Z O G L r 9 a a E M 9 s 1 U Y L R a B i d K 4 m X d X 8 J 8 8 c 7 y / M o + / k k Z U B E T n y B 5 j m 3 A Y i f t k c q c 7 z e y F E n X l u Q + n L / E v w v R T 5 h g p C N D x d u k 9 l a m x B Z d y F f Z B s S k H i n K l s y D a Y 6 6 t h b A n 8 2 8 Y / s g 3 f 1 c B g S D 1 + b G h 5 l n 7 9 w h H E r T b g U L / 3 P w B w q V 5 z A i O 5 c w s o + E Y z t H m S L Y + V q 5 n j B j p G u U j h k B l x O V a Q P u U m O p N D T e W + z 9 Z C E H D v H / 1 V o Z c 1 K J e 9 q P n T 2 k h Y C N s T x q 8 3 P U E k x b F v / 6 e f H h x l 6 + l B 8 2 t w R o l Q D Y C P k K 0 N o S Y K c E w E b N K 0 B 7 S 4 B 2 C Y D d M g B 7 a w B u 6 t U K l + t + d O c J U E s B A i 0 A F A A C A A g A U 2 w i X d I 7 m v S m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A F N s I l 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A U 2 w i X Y k 2 6 l a p A Q A A + Q Q A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 2 Q M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + O R k A A A A A A A A X G Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z O T c 1 Z j d j M z A t Z D k 3 M S 0 0 M z Z j L W E 2 Y m E t O T g 3 Y j c 2 Y 2 M z N D c 4 I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 5 L T A y V D E x O j M 0 O j M 4 L j c 3 M z A 1 O D F a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d N R E F 3 T U V B d 0 1 F Q X d N R U F 3 T U V B d 0 1 F Q X d N R S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t M w 6 R u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O F c i Z x d W 9 0 O y w m c X V v d D t C Z W x v c H A g Z n L D p W 4 g Z s O 2 c m V n w 6 V l b m R l I M O l c i Z x d W 9 0 O y w m c X V v d D t C Z X N r Y X R 0 b m l u Z 3 N i Y X I g a W 5 r b 2 1 z d C B Q c m 9 n b m 9 z I D E m c X V v d D s s J n F 1 b 3 Q 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c C B m c s O l b i B m w 7 Z y Z W f D p W V u Z G U g w 6 V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 I G Z y w 6 V u I G b D t n J l Z 8 O l Z W 5 k Z S D D p X I m c X V v d D s s J n F 1 b 3 Q 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O W a 2 5 p b m c g a S B i Z W x v c H A m c X V v d D s s J n F 1 b 3 Q 7 w 5 Z r b m l u Z y B p I H B y b 2 N l b n Q m c X V v d D s s J n F 1 b 3 Q 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O W a 2 5 p b m c g a S B i Z W x v c H B f M S Z x d W 9 0 O y w m c X V v d D v D l m t u a W 5 n I G k g c H J v Y 2 V u d F 8 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g N C Z x d W 9 0 O y w m c X V v d D v D l m t u a W 5 n I G k g Y m V s b 3 B w X z M m c X V v d D s s J n F 1 b 3 Q 7 w 5 Z r b m l u Z y B p I H B y b 2 N l b n R f N C Z x d W 9 0 O y w m c X V v d D t C Z X N r Y X R 0 b m l u Z 3 N i Y X I g a W 5 r b 2 1 z d C B Q c m 9 n b m 9 z I D U m c X V v d D s s J n F 1 b 3 Q 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c F 8 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 X z Y m c X V v d D s s J n F 1 b 3 Q 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 8 O W a 2 5 p b m c g a S B i Z W x v c H B f N y Z x d W 9 0 O y w m c X V v d D v D l m t u a W 5 n I G k g c H J v Y 2 V u d F 8 4 J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j E s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 z D p G 4 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 4 V y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l b G 9 w c C B m c s O l b i B m w 7 Z y Z W f D p W V u Z G U g w 6 V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w I G Z y w 6 V u I G b D t n J l Z 8 O l Z W 5 k Z S D D p X I s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I H B y b 2 N l b n Q g Z n L D p W 4 g Z s O 2 c m V n w 6 V l b m R l I M O l c i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C Z X N r Y X R 0 b m l u Z 3 N i Y X I g a W 5 r b 2 1 z d C B Q c m 9 n b m 9 z I D I s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C Z X N r Y X R 0 b m l u Z 3 N i Y X I g a W 5 r b 2 1 z d C B Q c m 9 n b m 9 z I D M s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c F 8 x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d F 8 y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C Z X N r Y X R 0 b m l u Z 3 N i Y X I g a W 5 r b 2 1 z d C B Q c m 9 n b m 9 z I D Q s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B i Z W x v c H B f M y w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I H B y b 2 N l b n R f N C w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A 1 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w X z U s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 X z Y s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g N i w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c F 8 3 L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d F 8 4 L D I w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T M O k b i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D h X I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m V s b 3 B w I G Z y w 6 V u I G b D t n J l Z 8 O l Z W 5 k Z S D D p X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A x L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B i Z W x v c H A g Z n L D p W 4 g Z s O 2 c m V n w 6 V l b m R l I M O l c i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d C B m c s O l b i B m w 7 Z y Z W f D p W V u Z G U g w 6 V y L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g M y w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w X z E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 X z I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J l c 2 t h d H R u a W 5 n c 2 J h c i B p b m t v b X N 0 I F B y b 2 d u b 3 M g N C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I G J l b G 9 w c F 8 z L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g c H J v Y 2 V u d F 8 0 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C Z X N r Y X R 0 b m l u Z 3 N i Y X I g a W 5 r b 2 1 z d C B Q c m 9 n b m 9 z I D U s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B i Z W x v c H B f N S w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 5 Z r b m l u Z y B p I H B y b 2 N l b n R f N i w x N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q m V z a 2 F 0 d G 5 p b m d z Y m F y I G l u a 2 9 t c 3 Q g U H J v Z 2 5 v c y A 2 L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D l m t u a W 5 n I G k g Y m V s b 3 B w X z c s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 R 5 c m I 5 M j B 4 N F 8 w M T A 3 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 8 O W a 2 5 p b m c g a S B w c m 9 j Z W 5 0 X z g s M j B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 0 e X J i O T I w e D R f M D E w N y 9 L J U M z J U E 0 b G x h P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v V X B w a C V D M y V C N m p k Y S U y M H J 1 Y n J p a 2 V y P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d H l y Y j k y M H g 0 X z A x M D c v J U M z J T g 0 b m R y Y W Q l M j B 0 e X A 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A U n M r w a + 0 V 0 e p / 4 b z 7 x i 9 9 A A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A A y l R w u H U X n Z W b v U W 8 d g y M 0 a e u a Q C 9 R t m s m a H Y r d r S c u Q A A A A A O g A A A A A I A A C A A A A B n R F U 3 0 s a M t p C B m W f r M m w Z Z 4 5 W G B U W y t l L + L 7 W O 0 V F D V A A A A B k / 2 A w p c 2 f R e 6 s 0 I w 6 T u 1 R w p K 9 5 r R b / F n n Y J J k 5 v x 2 8 E e r 3 K Y S 5 / U p 7 I u P H E G s f H 5 P a e C D m 1 7 j N l x a I t 6 L E T V 4 t I T s p T a x m F g 7 p C c X x m 0 S K k A A A A A m F s N w S h y v f u Q 3 B s 8 p b X J m 6 s a D n q g c u 6 l 6 K V 0 n J J c t 8 5 L U c + M v n x o V 4 / j A t r Q 3 S j 6 w A 1 9 o O 9 Z H X x v 4 m 3 T p Q H w m < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42565AAD-86D6-4295-99DC-53324D0C5DAD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5A2B4A6-6C4C-4EF9-ABB3-D354A54BE6EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>tyrb920x4_0105</vt:lpstr>
+      <vt:lpstr>tyrb920x4_0107</vt:lpstr>
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Skatteverket</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Monika E Möller</dc:creator>
+  <dc:creator>Maria Karlsson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fc575275-2e27-4d96-9fbd-c68f075a2926_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fc575275-2e27-4d96-9fbd-c68f075a2926_SetDate">
-    <vt:lpwstr>2026-07-01T10:07:52Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-02T11:39:27Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fc575275-2e27-4d96-9fbd-c68f075a2926_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fc575275-2e27-4d96-9fbd-c68f075a2926_Name">
     <vt:lpwstr>SKV-EtikettEjVald</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fc575275-2e27-4d96-9fbd-c68f075a2926_SiteId">
     <vt:lpwstr>7c7e1611-acc1-45fb-8e14-0b6a62416b87</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_fc575275-2e27-4d96-9fbd-c68f075a2926_ActionId">
-    <vt:lpwstr>e51ae335-c951-41c0-80bf-ddba006acb47</vt:lpwstr>
+    <vt:lpwstr>135a9896-63f7-44b1-811c-b9b77341be74</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_fc575275-2e27-4d96-9fbd-c68f075a2926_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_fc575275-2e27-4d96-9fbd-c68f075a2926_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>